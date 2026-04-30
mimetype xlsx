--- v0 (2025-10-07)
+++ v1 (2026-04-30)
@@ -1,3532 +1,3016 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-[...18 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="60D5D4FA" w14:textId="1A1CB5E3" w:rsidR="006436B3" w:rsidRPr="000E0C55" w:rsidRDefault="000E0C55" w:rsidP="000E0C55">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E0C55">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Seite: 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DA7DEE" w14:textId="42B88C00" w:rsidR="00447443" w:rsidRDefault="00447443">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>KFV/RFV/SFV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D009A0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096A493D" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D54DB01" w14:textId="564C4C44" w:rsidR="00447443" w:rsidRPr="00447443" w:rsidRDefault="00447443" w:rsidP="00447443">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kreisstabführer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B6B8D3" w14:textId="439CE2FC" w:rsidR="00A9611A" w:rsidRDefault="00447443" w:rsidP="00447443">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:ind w:left="2832" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name, Anschrift, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00447443">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>, Telefon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AC3B79" w14:textId="77777777" w:rsidR="00447443" w:rsidRDefault="00447443" w:rsidP="00447443">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:ind w:left="2832" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E84C158" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00447443" w:rsidRDefault="00447443" w:rsidP="00447443">
+      <w:pPr>
+        <w:pStyle w:val="KeinLeerraum"/>
+        <w:ind w:left="2832" w:firstLine="708"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="14737" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00447443" w:rsidRPr="006436B3" w14:paraId="5218C278" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="851"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BF4EC2" w14:textId="1F3BBC47" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Genaue Bezeichnung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="773D5FE9" w14:textId="399E8A36" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Feuerwehr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BF7167" w14:textId="0A195BB5" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>VG-EG-Stadt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08955C05" w14:textId="278BD9AE" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anzahl der </w:t>
+            </w:r>
+            <w:r w:rsidR="006436B3" w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aktiven </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Mitglieder</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F7CE5B" w14:textId="3E2DC60A" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Vorsitzender, mit Erreichbarkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B46F26" w14:textId="5409DDE0" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>Dirigent / Stabführer mit Erreichbarkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006436B3" w:rsidRPr="006436B3" w14:paraId="20D2344F" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37271CC4" w14:textId="77777777" w:rsidR="00447443" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Feuerwehrkapelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D06C78A" w14:textId="77777777" w:rsidR="006436B3" w:rsidRDefault="006436B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Musikzug</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35BA8134" w14:textId="42B50B3E" w:rsidR="006436B3" w:rsidRPr="006436B3" w:rsidRDefault="006436B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Spielmannszug usw.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6471B9D4" w14:textId="69266B60" w:rsidR="006436B3" w:rsidRDefault="006436B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Freiwillige Feuerwehr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EFB80E8" w14:textId="7A6DE186" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Musterhausen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200412BF" w14:textId="5B13BEB4" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>VG Musterstadt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D1608" w14:textId="2C6E56C8" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1866C6" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Franz Mustermann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB15CCA" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Musikstraße 112</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A054F44" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>54321 Musterstadt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5656D8F9" w14:textId="36B1D9E0" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="006436B3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>f.mustermann@t-online.de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3C92EAE7" w14:textId="32BD509E" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>0160 1234567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F38EC7" w14:textId="4F12AC5D" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="006436B3" w:rsidP="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Paul</w:t>
+            </w:r>
+            <w:r w:rsidR="00447443" w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mustermann</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B925CE" w14:textId="075A50A5" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443" w:rsidP="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Musikstraße 11</w:t>
+            </w:r>
+            <w:r w:rsidR="006436B3" w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AEC54E8" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="00447443" w:rsidP="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>54321 Musterstadt</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378238E6" w14:textId="03DE690C" w:rsidR="00447443" w:rsidRPr="006436B3" w:rsidRDefault="006436B3" w:rsidP="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="006436B3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>p</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006436B3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="32"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>.mustermann@t-online.de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6B4A6A05" w14:textId="2B3228A5" w:rsidR="006436B3" w:rsidRPr="006436B3" w:rsidRDefault="00447443" w:rsidP="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006436B3">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>0 1234567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00447443" w:rsidRPr="00A9611A" w14:paraId="7A729E89" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C32E79" w14:textId="77777777" w:rsidR="006436B3" w:rsidRPr="00A9611A" w:rsidRDefault="006436B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DA9CE2" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F34AC4F" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C158E2" w14:textId="574FE5ED" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117BA450" w14:textId="6BADCBCA" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5B3E52" w14:textId="62B2427E" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00447443" w:rsidRPr="00A9611A" w14:paraId="399BD09E" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC000D9" w14:textId="77777777" w:rsidR="006436B3" w:rsidRPr="00A9611A" w:rsidRDefault="006436B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CED53CF" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64821C73" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B4F0EA" w14:textId="12C32C2B" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438AE3C6" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4251078F" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00447443" w:rsidRPr="00A9611A" w14:paraId="311F828D" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E6F97D" w14:textId="77777777" w:rsidR="006436B3" w:rsidRPr="00A9611A" w:rsidRDefault="006436B3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FE3734" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C095948" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E98BD67" w14:textId="6E8A55C5" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A6E764" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7207D266" w14:textId="77777777" w:rsidR="00447443" w:rsidRPr="00A9611A" w:rsidRDefault="00447443">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19B98705" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRDefault="000E0C55" w:rsidP="000E0C55">
+      <w:pPr>
+        <w:ind w:left="13452"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516DC35D" w14:textId="4E1DE5D2" w:rsidR="000E0C55" w:rsidRPr="000E0C55" w:rsidRDefault="000E0C55" w:rsidP="000E0C55">
+      <w:pPr>
+        <w:ind w:left="13452"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0C55">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Seite: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="14737" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E0C55" w:rsidRPr="00A9611A" w14:paraId="1247B71D" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B948FAC" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5867DE" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="339573D6" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07899776" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44843E9E" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20630872" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0C55" w:rsidRPr="00A9611A" w14:paraId="759ED19A" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="457FFC99" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0A4EED" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5882AFAA" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2899F73C" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AE708B" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002063BC" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0C55" w:rsidRPr="00A9611A" w14:paraId="42F34337" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="771DBAE5" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A97D4B5" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC804C9" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6C757A" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E396BA" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1A0309" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0C55" w:rsidRPr="00A9611A" w14:paraId="759D775D" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A682AD1" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="393F7AA7" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="535133A1" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3694F5" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61FD634D" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D77B2E" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E0C55" w:rsidRPr="00A9611A" w14:paraId="5F92A4B9" w14:textId="77777777" w:rsidTr="006436B3">
+        <w:trPr>
+          <w:trHeight w:val="1701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219A2C8C" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32ABCD8D" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F97A23" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CF3103" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55" w:rsidP="006436B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B97FE94" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410E6056" w14:textId="77777777" w:rsidR="000E0C55" w:rsidRPr="00A9611A" w:rsidRDefault="000E0C55">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24020186" w14:textId="77777777" w:rsidR="00A9611A" w:rsidRPr="00A9611A" w:rsidRDefault="00A9611A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="44"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A9611A" w:rsidRPr="00A9611A" w:rsidSect="00A9611A">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="964" w:right="1134" w:bottom="992" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...227 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5214C064" w14:textId="77777777" w:rsidR="00046585" w:rsidRDefault="00046585" w:rsidP="00EF2489">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1AB998E4" w14:textId="77777777" w:rsidR="00046585" w:rsidRDefault="00046585" w:rsidP="00EF2489">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...234 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="65606285" w14:textId="77777777" w:rsidR="00046585" w:rsidRDefault="00046585" w:rsidP="00EF2489">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="36CB9B00" w14:textId="77777777" w:rsidR="00046585" w:rsidRDefault="00046585" w:rsidP="00EF2489">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6D074F18" w14:textId="1AB73B78" w:rsidR="00A9611A" w:rsidRDefault="00A9611A" w:rsidP="00A9611A">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00447443">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452B0A33" wp14:editId="56F8D4BF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-366395</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2263603" cy="679450"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Grafik 2" descr="Ein Bild, das Grafikdesign, Grafiken, Text, Clipart enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Grafik 2" descr="Ein Bild, das Grafikdesign, Grafiken, Text, Clipart enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2263603" cy="679450"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00447443" w:rsidRPr="00447443">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Erhebungsbogen</w:t>
+    </w:r>
+    <w:r w:rsidR="00447443">
+      <w:t xml:space="preserve"> musiktreibende Züge in Rheinland-Pfalz</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="08178615" w14:textId="01485C0B" w:rsidR="00A9611A" w:rsidRDefault="00A9611A" w:rsidP="00A9611A">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5FE0EE62" w14:textId="40E19FB4" w:rsidR="00EF2489" w:rsidRPr="00A9611A" w:rsidRDefault="00EF2489" w:rsidP="00A9611A">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472C19ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D44DE3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1765832980">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00DE7DA8"/>
+    <w:rsid w:val="000214B5"/>
+    <w:rsid w:val="00046585"/>
+    <w:rsid w:val="000652F9"/>
+    <w:rsid w:val="000E0C55"/>
+    <w:rsid w:val="001378C6"/>
+    <w:rsid w:val="00153706"/>
+    <w:rsid w:val="00180584"/>
+    <w:rsid w:val="00187A18"/>
+    <w:rsid w:val="00191D4C"/>
+    <w:rsid w:val="00193757"/>
+    <w:rsid w:val="001B795B"/>
+    <w:rsid w:val="001C030D"/>
+    <w:rsid w:val="001D7206"/>
+    <w:rsid w:val="00251274"/>
+    <w:rsid w:val="002A6287"/>
+    <w:rsid w:val="002C0885"/>
+    <w:rsid w:val="002C459A"/>
+    <w:rsid w:val="002E1624"/>
+    <w:rsid w:val="00305EE8"/>
+    <w:rsid w:val="003064B8"/>
+    <w:rsid w:val="0035478F"/>
+    <w:rsid w:val="00362B03"/>
+    <w:rsid w:val="003950C0"/>
+    <w:rsid w:val="003A76B9"/>
+    <w:rsid w:val="004004B2"/>
+    <w:rsid w:val="004416D6"/>
+    <w:rsid w:val="00447443"/>
+    <w:rsid w:val="00464118"/>
+    <w:rsid w:val="00487B2C"/>
+    <w:rsid w:val="0050073E"/>
+    <w:rsid w:val="00521847"/>
+    <w:rsid w:val="005C4EA7"/>
+    <w:rsid w:val="005D7B9B"/>
+    <w:rsid w:val="005F4EA7"/>
+    <w:rsid w:val="005F62AC"/>
+    <w:rsid w:val="00605BAB"/>
+    <w:rsid w:val="00607065"/>
+    <w:rsid w:val="006436B3"/>
+    <w:rsid w:val="006B5CE9"/>
+    <w:rsid w:val="006C2EEF"/>
+    <w:rsid w:val="006E48E6"/>
+    <w:rsid w:val="006F4E22"/>
+    <w:rsid w:val="006F7D76"/>
+    <w:rsid w:val="007318BD"/>
+    <w:rsid w:val="00793D88"/>
+    <w:rsid w:val="007B2E7B"/>
+    <w:rsid w:val="007E20F2"/>
+    <w:rsid w:val="00850EBF"/>
+    <w:rsid w:val="0086504F"/>
+    <w:rsid w:val="008754A4"/>
+    <w:rsid w:val="00892239"/>
+    <w:rsid w:val="008972FC"/>
+    <w:rsid w:val="008A3F52"/>
+    <w:rsid w:val="008F5EDB"/>
+    <w:rsid w:val="0092163D"/>
+    <w:rsid w:val="009408BD"/>
+    <w:rsid w:val="00943BA1"/>
+    <w:rsid w:val="00955640"/>
+    <w:rsid w:val="009F6254"/>
+    <w:rsid w:val="009F63A8"/>
+    <w:rsid w:val="00A139B4"/>
+    <w:rsid w:val="00A21151"/>
+    <w:rsid w:val="00A61968"/>
+    <w:rsid w:val="00A9611A"/>
+    <w:rsid w:val="00AB5A66"/>
+    <w:rsid w:val="00B00C2C"/>
+    <w:rsid w:val="00B05B36"/>
+    <w:rsid w:val="00B42341"/>
+    <w:rsid w:val="00B63499"/>
+    <w:rsid w:val="00BD5064"/>
+    <w:rsid w:val="00CB2546"/>
+    <w:rsid w:val="00CF7687"/>
+    <w:rsid w:val="00D009A0"/>
+    <w:rsid w:val="00D06329"/>
+    <w:rsid w:val="00D549FC"/>
+    <w:rsid w:val="00DB07BB"/>
+    <w:rsid w:val="00DC7875"/>
+    <w:rsid w:val="00DE7DA8"/>
+    <w:rsid w:val="00E24CC4"/>
+    <w:rsid w:val="00E508DF"/>
+    <w:rsid w:val="00EC4BE7"/>
+    <w:rsid w:val="00EE0822"/>
+    <w:rsid w:val="00EE6609"/>
+    <w:rsid w:val="00EF2489"/>
+    <w:rsid w:val="00F03E53"/>
+    <w:rsid w:val="00F43515"/>
+    <w:rsid w:val="00FB12FA"/>
+    <w:rsid w:val="00FF55DF"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="31122D1F"/>
+  <w15:docId w15:val="{3C7C89AA-53B7-42F9-9568-3805911445BA}"/>
+</w:settings>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A61968"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Umschlagadresse">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB07BB"/>
+    <w:pPr>
+      <w:framePr w:w="4320" w:h="2160" w:hRule="exact" w:hSpace="141" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7DA8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF2489"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF2489"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF2489"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EF2489"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EF2489"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF2489"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00A9611A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00447443"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00447443"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00447443"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.mustermann@t-online.de" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.mustermann@t-online.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-[...822 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...1821 lines deleted...]
-</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Pages>2</Pages>
+  <Words>110</Words>
+  <Characters>697</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>5</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Tabelle1</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Justizvollzug</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Niklas Brendel</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Gerhards, Peter (JVA Wittlich)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>